--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -394,57 +394,57 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46040050040053096</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Золочівський р-н, с. Висоцько</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти та гуманітарної політики Заболотцівської сільської ради Золочівського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03266)36404</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>ovyarevko@gmail.com</t>
+          <t>tymchak1314@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Яремко Оксана Василівна</t>
+          <t>Завідувач філією Тимчак Ігор Борисович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>