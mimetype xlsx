--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1435,51 +1435,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Шептицької міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(03249)38464</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>nvk_3@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>https://osvita.chg.gov.ua/sh3</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Шкілюк Петро Євгенович</t>
+          <t>Директор Старченко Марія Григорівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5" t="n">
         <v>900</v>
       </c>