--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -342,103 +342,103 @@
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ГІМНАЗІЯ "СЕНС" МІСТА СТРИЙ ЛЬВІВСЬКОЇ ОБЛАСТІ"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>176768</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>ГІМНАЗІЯ "СЕНС"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4611200000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Стрий, Львівська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця І. Багряного, 9г</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(067)8990484</t>
+          <t>(067)7778868</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>mudryk.osvita.stryi@gmail.com</t>
+          <t>sensgymnasium@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Гузан Ірина Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
@@ -610,67 +610,67 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Бобикевича, 3</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(03245)70741, (03245)70644</t>
+          <t>(097)4075205</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>schooln4@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>https://stryi-school4.com.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Синюта Тарас Михайлович</t>
+          <t>Директор Пронюк Володимир Федорович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -723,51 +723,51 @@
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Колесси, 12</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(03245)71296</t>
+          <t>(068)3783932</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>School7-str@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://school7-str.com.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Олянін Ігор Казимирович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
@@ -836,51 +836,51 @@
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 18</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(095)4098538</t>
+          <t>(093)1040658</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>stryi-school-5@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://stryi-school5.lviv.sch.in.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Савченко Софія Зіновіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
@@ -949,67 +949,67 @@
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Грабовецька, 23</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(03245)55719</t>
+          <t>(096)2597347</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>stryiska9schoola@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/9schoolstryi</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Кухарчук Любомира Іванівна</t>
+          <t>Директор Пащак Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1062,51 +1062,51 @@
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Вузька, 9</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(066)7476091</t>
+          <t>(093)8145035</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>school8stryi@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school8stryi</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Штей Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
@@ -1175,51 +1175,51 @@
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 11</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(050)2761221</t>
+          <t>(098)3397941</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>stryi_school_1@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Суховерська Марія Михайлівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
@@ -1284,51 +1284,51 @@
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>вулиця Січових Стрільців, 12-Б</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(03245)58544, (03245)57195</t>
+          <t>(096)3323313</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>11shkola_strij@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://11shkola.in.ua/index.php/uk-ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Запісов Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
@@ -1397,67 +1397,67 @@
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
           <t>вулиця Головацького, 5</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(03245)43256</t>
+          <t>(093)4393468</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>stryischoolsad12@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://stryj_nvk12.lvivedu.net/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Романюк Юрій Віталійович</t>
+          <t>Директор Вольфрам Любов Федорівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -1510,51 +1510,51 @@
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>вулиця Коперніка, 1</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(03245)58141</t>
+          <t>(067)9715295</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>shkola_6_nov@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://www.stryi-shkola6.com.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Ватаг Уляна Ярославівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
@@ -1623,67 +1623,67 @@
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
           <t>вулиця Гайдамацька, 11</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(099)2674390</t>
+          <t>(067)7501640</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>gimnazia_red@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://www.sheptytskyilyceum.com</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Опришко Руслана Ярославівна</t>
+          <t>Директор Кизима Ірина Іванівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -1752,51 +1752,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(03245)71565, (03245)71550</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>Shkola2@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>https://shkola21.wixsite.com/my-site-5</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сьомачок Ірина Богданівна</t>
+          <t>Директор Сьомачок Ірина Богданівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
@@ -1849,51 +1849,51 @@
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
           <t>вулиця 50-річчя УПА, 2</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Стрий</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(03245)71464</t>
+          <t>(050)5331399</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>stry.school3@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>https://liceum-franka-stryi.weblium.site/</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Юрків Галина Михайлівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>