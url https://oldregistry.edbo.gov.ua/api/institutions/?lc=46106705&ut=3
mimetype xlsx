--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -441,51 +441,51 @@
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Стебницька гімназія №18 Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>145513</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Стебницька гімназія</t>
+          <t>Стебницька гімназія № 18</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4610670500</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
@@ -509,51 +509,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., Дрогобицький р-н, м. Стебник</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчих органів Дрогобицької міської ради Львівської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03244)40761</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>drogobych_vo.st.school18@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Броницький Роман Зіновійович</t>
+          <t>Директор Беднарчик Наталія Миронівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">