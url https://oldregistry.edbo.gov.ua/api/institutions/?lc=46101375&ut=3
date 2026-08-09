--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1517,51 +1517,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Щербан Ольга Василівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>930</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Приватна середня загальноосвітня школа "Перспектива"</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>146183</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>ПСЗШ "Перспектива"</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>