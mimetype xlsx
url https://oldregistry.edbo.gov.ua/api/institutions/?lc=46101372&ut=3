--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1054,51 +1054,51 @@
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(032)276-91-63, (032)275-65-30</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>serednia.shkola.21@gmail.com</t>
+          <t>licey21lmr@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>lyceum21.lviv.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Звежинська Валентина Георгіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>