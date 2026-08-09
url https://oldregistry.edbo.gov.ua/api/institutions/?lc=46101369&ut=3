--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1631,51 +1631,51 @@
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(032)292-87-08</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>europeanschool@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4"/>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Янковська Лариса Анатоліївна</t>
+          <t>Директор Котис Галина Ярославівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -3181,51 +3181,51 @@
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
           <t>(032)2374669</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
           <t>school_55@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4"/>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Галушко Ігор Володимирович</t>
+          <t>Директор Лозинська Олена Ярославівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">