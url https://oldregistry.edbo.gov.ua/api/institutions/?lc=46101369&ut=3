--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1300,51 +1300,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(032)238-96-56, (032)238-71-47</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>lviv.school5@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://school5.lviv.sch.in.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Коморна Лариса Мирославівна</t>
+          <t>В.о. директора Коморна Лариса Мирославівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">