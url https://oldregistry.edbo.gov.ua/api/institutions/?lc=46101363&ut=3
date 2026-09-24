--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -725,61 +725,61 @@
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(032)2620082</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school75lu@ukr.net</t>
+          <t>lyceum75lce@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://school75.at.ua</t>
+          <t>http://www.lyceum75lu.lviv.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Кушнір Світлана Анатоліївна</t>
+          <t>Директор Хамик Андрій Іванович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">