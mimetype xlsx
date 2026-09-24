--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3617,51 +3617,51 @@
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(032)238-96-56, (032)238-71-47</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>lviv.school5@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://school5.lviv.sch.in.ua/</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Коморна Лариса Мирославівна</t>
+          <t>В.о. директора Коморна Лариса Мирославівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
@@ -4386,61 +4386,61 @@
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
           <t>UA46060250010259421</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(032)2620082</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>school75lu@ukr.net</t>
+          <t>lyceum75lce@gmail.com</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>http://school75.at.ua</t>
+          <t>http://www.lyceum75lu.lviv.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Кушнір Світлана Анатоліївна</t>
+          <t>Директор Хамик Андрій Іванович</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">