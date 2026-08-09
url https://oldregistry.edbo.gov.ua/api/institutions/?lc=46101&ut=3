--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2832,51 +2832,51 @@
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(032)276-91-63, (032)275-65-30</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>serednia.shkola.21@gmail.com</t>
+          <t>licey21lmr@gmail.com</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>lyceum21.lviv.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Звежинська Валентина Георгіївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5284,51 +5284,51 @@
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(032)292-87-08</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
           <t>europeanschool@ukr.net</t>
         </is>
       </c>
       <c r="S46" s="4"/>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Янковська Лариса Анатоліївна</t>
+          <t>Директор Котис Галина Ярославівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
@@ -10587,51 +10587,53 @@
       <c r="T94" s="4" t="inlineStr">
         <is>
           <t>Директор Щербан Ольга Василівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y94" s="5"/>
+      <c r="Y94" s="5" t="n">
+        <v>930</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
           <t>Приватна середня загальноосвітня школа "Перспектива"</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
         <v>146183</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>ПСЗШ "Перспектива"</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -16179,51 +16181,51 @@
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
           <t>(032)2374669</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
           <t>school_55@ukr.net</t>
         </is>
       </c>
       <c r="S145" s="4"/>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Галушко Ігор Володимирович</t>
+          <t>Директор Лозинська Олена Ярославівна</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
@@ -16514,51 +16516,51 @@
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
           <t>(067)9905050</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
           <t>hello@stemschool.com.ua</t>
         </is>
       </c>
       <c r="S148" s="4" t="inlineStr">
         <is>
           <t>https://stemschool.com.ua/</t>
         </is>
       </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Лемішко Марія Юріївна</t>
+          <t>Директор Мориконь Алла Василівна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
@@ -17149,51 +17151,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
           <t>4610100000</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Львівська область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
           <t>Львів, Львівська область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пильникарська, 4</t>
+          <t>вулиця Староєврейська, 7А</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
           <t>Львівська обл., м. Львів</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
           <t>Управління освітньої інфраструктури департаменту освіти та культури Львівської міської ради</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
           <t>(096)2502519, (097)1847399</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
       <c r="R154" s="4" t="inlineStr">