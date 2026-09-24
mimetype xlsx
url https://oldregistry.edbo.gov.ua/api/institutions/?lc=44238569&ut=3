--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -444,55 +444,51 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНА УСТАНОВА "КОМИШУВАСЬКИЙ ЛІЦЕЙ" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>141887</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>КУ "КОМИШУВАСЬКИЙ ЛІЦЕЙ"</t>
         </is>
       </c>
-      <c r="E3" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" s="4"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4423856900</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Комишуваха, Попаснянський район, Луганська область</t>
         </is>
       </c>
@@ -513,51 +509,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(099)7650605</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>kamishuvaska@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://komyshuvaskyi-litsei.e-schools.info/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Богданова Олена Володимирівна</t>
+          <t>В.о. директора Матвієнко Вікторія Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>