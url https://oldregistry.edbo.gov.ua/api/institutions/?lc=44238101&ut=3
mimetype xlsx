--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,588 +319,580 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №1 ІМЕНІ ВІКТОРА ШУЛІКА" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>140669</v>
+        <v>142059</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №1 ІМЕНІ ВІКТОРА ШУЛІКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20"</t>
+        </is>
+      </c>
+      <c r="E2" s="4"/>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Донецька, 2-А</t>
+          <t>вулиця Вокзальна, 25</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(06474)20490</t>
+          <t>(06474)20061</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>popasnaya_school_1@ukr.net</t>
+          <t>gim.20@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/kulitsey1/</t>
+          <t>https://cutt.ly/VtOJqg8V</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Синиченко Тетяна Василівна</t>
+          <t>Директор Терпелюк Олена Григорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>142059</v>
+        <v>142060</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24"</t>
+        </is>
+      </c>
+      <c r="E3" s="4"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вокзальна, 25</t>
+          <t>провулок Мистецький, 14</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(06474)20061</t>
+          <t>(06474)21380</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>gim.20@ukr.net</t>
+          <t>school24popasnay@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://cutt.ly/VtOJqg8V</t>
+          <t>https://sites.google.com/view/lyceum24</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Терпелюк Олена Григорівна</t>
+          <t>В.о. директора Груздо Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>Попаснянська гімназія Попаснянської міської територіальної громади Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>142060</v>
+        <v>140956</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24"</t>
+          <t>Попаснянська гімназія</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>провулок Мистецький, 14</t>
+          <t>вулиця Кошового, 31</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(06474)21380</t>
+          <t>(06474)32645</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school24popasnay@ukr.net</t>
+          <t>popasnagymnasium@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/lyceum24</t>
+          <t>https://popasnalicej25.wixsite.com/my-site-1</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Груздо Олена Анатоліївна</t>
+          <t>В.о. директора Безрук Катерина Олександрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №25 ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ СІВЕРСЬКОДОНЕЦЬКОГО РАЙОНУ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>Попаснянський ліцей імені Віктора Шуліка Попаснянської міської територіальної громади Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>140956</v>
+        <v>140669</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Попаснянський ліцей №25</t>
+          <t>Попаснянський ліцей імені Віктора Шуліка</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кошового, 31</t>
+          <t>вулиця Донецька, 2-А</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(06474)32645</t>
+          <t>(06474)20490</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>popasna.pbq25@ukr.net</t>
+          <t>popasnaya_school_1@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://popasnalicej25.wixsite.com/my-site-1</t>
+          <t>https://sites.google.com/view/kulitsey1/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Гупал Анатолій Вікторович</t>
+          <t>В.о. директора Синиченко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА ОЛІМПІЙСЬКОЇ ОСВІТИ ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №21 ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>Школа олімпійської освіти Попаснянська гімназія №21 Попаснянської міської територіальної громади Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>140663</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА ОЛІМПІЙСЬКОЇ ОСВІТИ ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №21</t>
+          <t>Школа олімпійської освіти Попаснянський ліцей № 21</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свободи, 7</t>
+          <t>вулиця Чехова, 7</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(06474)20242</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school21popasnaya@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/popasna-school21/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Устенко Марина Георгіївна</t>
+          <t>В.о. директора Устенко Марина Георгіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
   </sheetData>