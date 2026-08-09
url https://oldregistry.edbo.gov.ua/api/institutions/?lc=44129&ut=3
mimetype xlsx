--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -969,51 +969,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(095)6532418</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>school14sever@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school14sever</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Корякіна Тетяна Володимирівна</t>
+          <t>В.о. директора Корякіна Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1647,51 +1647,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(050)6284674</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>school5sever@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/severgimnasium5</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Горобинська Ірина Вікторівна</t>
+          <t>В.о. директора Котляр Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -2325,51 +2325,51 @@
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(06452)42586, (099)1921850</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>initiumsever@gmail.com, szsh-1@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
           <t>https://szsh-1.e-schools.info/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Чир'ян Арутюн Робертович</t>
+          <t>В.о. директора Андрєєва Галина Петрівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
@@ -2438,51 +2438,51 @@
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(095)0464691</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>lyceumcollegium@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>http://severodonetsk-nvk.lg.sch.in.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Свергунова Людмила Володимирівна</t>
+          <t>В.о. директора Бондаренко Олександра Михайлівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
@@ -2551,51 +2551,51 @@
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(06452)28490, (095)6228194</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>lyceum.uvenes@gmail.com, sevschool17@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>http://uvenes.lg.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Гладка Марина Іванівна</t>
+          <t>В.о. директора Бєлікова Тетяна Василівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">