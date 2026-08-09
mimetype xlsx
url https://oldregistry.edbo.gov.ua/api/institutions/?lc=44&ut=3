--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -4448,51 +4448,51 @@
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(095)6532418</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
           <t>school14sever@gmail.com</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school14sever</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Корякіна Тетяна Володимирівна</t>
+          <t>В.о. директора Корякіна Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
@@ -5126,51 +5126,51 @@
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
           <t>(050)6284674</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
           <t>school5sever@gmail.com</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/severgimnasium5</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Горобинська Ірина Вікторівна</t>
+          <t>В.о. директора Котляр Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
@@ -5804,51 +5804,51 @@
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
           <t>(06452)42586, (099)1921850</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
           <t>initiumsever@gmail.com, szsh-1@ukr.net</t>
         </is>
       </c>
       <c r="S50" s="4" t="inlineStr">
         <is>
           <t>https://szsh-1.e-schools.info/</t>
         </is>
       </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Чир'ян Арутюн Робертович</t>
+          <t>В.о. директора Андрєєва Галина Петрівна</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
@@ -5917,51 +5917,51 @@
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
           <t>(095)0464691</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
           <t>lyceumcollegium@gmail.com</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
           <t>http://severodonetsk-nvk.lg.sch.in.ua</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Свергунова Людмила Володимирівна</t>
+          <t>В.о. директора Бондаренко Олександра Михайлівна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
@@ -6030,51 +6030,51 @@
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
           <t>(06452)28490, (095)6228194</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
           <t>lyceum.uvenes@gmail.com, sevschool17@ukr.net</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
           <t>http://uvenes.lg.ua</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Гладка Марина Іванівна</t>
+          <t>В.о. директора Бєлікова Тетяна Василівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">