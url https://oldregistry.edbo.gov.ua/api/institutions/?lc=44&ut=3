--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -10567,51 +10567,51 @@
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
           <t>(06474)92268</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
           <t>vrubovskayashol@ukr.net</t>
         </is>
       </c>
       <c r="S93" s="4" t="inlineStr">
         <is>
           <t>http://vrubovka.ucoz.net/</t>
         </is>
       </c>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Ярина Олена Валеріївна</t>
+          <t>В.о. директора Ярина Олена Валеріївна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
@@ -14805,55 +14805,51 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНА УСТАНОВА "КОМИШУВАСЬКИЙ ЛІЦЕЙ" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
         <v>141887</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>КУ "КОМИШУВАСЬКИЙ ЛІЦЕЙ"</t>
         </is>
       </c>
-      <c r="E132" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E132" s="4"/>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H132" s="6" t="inlineStr">
         <is>
           <t>4423856900</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
           <t>смт Комишуваха, Попаснянський район, Луганська область</t>
         </is>
       </c>
@@ -14874,51 +14870,51 @@
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
           <t>(099)7650605</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
           <t>kamishuvaska@ukr.net</t>
         </is>
       </c>
       <c r="S132" s="4" t="inlineStr">
         <is>
           <t>http://komyshuvaskyi-litsei.e-schools.info/</t>
         </is>
       </c>
       <c r="T132" s="4" t="inlineStr">
         <is>
-          <t>Директор Богданова Олена Володимирівна</t>
+          <t>В.о. директора Матвієнко Вікторія Іванівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
@@ -25498,588 +25494,580 @@
       <c r="U228" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V228" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №1 ІМЕНІ ВІКТОРА ШУЛІКА" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B229" s="5" t="n">
-        <v>140669</v>
+        <v>142059</v>
       </c>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №1 ІМЕНІ ВІКТОРА ШУЛІКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20"</t>
+        </is>
+      </c>
+      <c r="E229" s="4"/>
       <c r="F229" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G229" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H229" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I229" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J229" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K229" s="4" t="inlineStr">
         <is>
-          <t>вулиця Донецька, 2-А</t>
+          <t>вулиця Вокзальна, 25</t>
         </is>
       </c>
       <c r="L229" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M229" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N229" s="7"/>
       <c r="O229" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P229" s="4" t="inlineStr">
         <is>
-          <t>(06474)20490</t>
+          <t>(06474)20061</t>
         </is>
       </c>
       <c r="Q229" s="4"/>
       <c r="R229" s="4" t="inlineStr">
         <is>
-          <t>popasnaya_school_1@ukr.net</t>
+          <t>gim.20@ukr.net</t>
         </is>
       </c>
       <c r="S229" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/kulitsey1/</t>
+          <t>https://cutt.ly/VtOJqg8V</t>
         </is>
       </c>
       <c r="T229" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Синиченко Тетяна Василівна</t>
+          <t>Директор Терпелюк Олена Григорівна</t>
         </is>
       </c>
       <c r="U229" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B230" s="5" t="n">
-        <v>142059</v>
+        <v>142060</v>
       </c>
       <c r="C230" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №20"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24"</t>
+        </is>
+      </c>
+      <c r="E230" s="4"/>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H230" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I230" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J230" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K230" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вокзальна, 25</t>
+          <t>провулок Мистецький, 14</t>
         </is>
       </c>
       <c r="L230" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M230" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N230" s="7"/>
       <c r="O230" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P230" s="4" t="inlineStr">
         <is>
-          <t>(06474)20061</t>
+          <t>(06474)21380</t>
         </is>
       </c>
       <c r="Q230" s="4"/>
       <c r="R230" s="4" t="inlineStr">
         <is>
-          <t>gim.20@ukr.net</t>
+          <t>school24popasnay@ukr.net</t>
         </is>
       </c>
       <c r="S230" s="4" t="inlineStr">
         <is>
-          <t>https://cutt.ly/VtOJqg8V</t>
+          <t>https://sites.google.com/view/lyceum24</t>
         </is>
       </c>
       <c r="T230" s="4" t="inlineStr">
         <is>
-          <t>Директор Терпелюк Олена Григорівна</t>
+          <t>В.о. директора Груздо Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНА УСТАНОВА "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24" ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>Попаснянська гімназія Попаснянської міської територіальної громади Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B231" s="5" t="n">
-        <v>142060</v>
+        <v>140956</v>
       </c>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>КУ "ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №24"</t>
+          <t>Попаснянська гімназія</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G231" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H231" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I231" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J231" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K231" s="4" t="inlineStr">
         <is>
-          <t>провулок Мистецький, 14</t>
+          <t>вулиця Кошового, 31</t>
         </is>
       </c>
       <c r="L231" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M231" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N231" s="7"/>
       <c r="O231" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P231" s="4" t="inlineStr">
         <is>
-          <t>(06474)21380</t>
+          <t>(06474)32645</t>
         </is>
       </c>
       <c r="Q231" s="4"/>
       <c r="R231" s="4" t="inlineStr">
         <is>
-          <t>school24popasnay@ukr.net</t>
+          <t>popasnagymnasium@ukr.net</t>
         </is>
       </c>
       <c r="S231" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/lyceum24</t>
+          <t>https://popasnalicej25.wixsite.com/my-site-1</t>
         </is>
       </c>
       <c r="T231" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Груздо Олена Анатоліївна</t>
+          <t>В.о. директора Безрук Катерина Олександрівна</t>
         </is>
       </c>
       <c r="U231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №25 ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ СІВЕРСЬКОДОНЕЦЬКОГО РАЙОНУ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>Попаснянський ліцей імені Віктора Шуліка Попаснянської міської територіальної громади Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B232" s="5" t="n">
-        <v>140956</v>
+        <v>140669</v>
       </c>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>Попаснянський ліцей №25</t>
+          <t>Попаснянський ліцей імені Віктора Шуліка</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G232" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H232" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I232" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J232" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K232" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кошового, 31</t>
+          <t>вулиця Донецька, 2-А</t>
         </is>
       </c>
       <c r="L232" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M232" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N232" s="7"/>
       <c r="O232" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P232" s="4" t="inlineStr">
         <is>
-          <t>(06474)32645</t>
+          <t>(06474)20490</t>
         </is>
       </c>
       <c r="Q232" s="4"/>
       <c r="R232" s="4" t="inlineStr">
         <is>
-          <t>popasna.pbq25@ukr.net</t>
+          <t>popasnaya_school_1@ukr.net</t>
         </is>
       </c>
       <c r="S232" s="4" t="inlineStr">
         <is>
-          <t>https://popasnalicej25.wixsite.com/my-site-1</t>
+          <t>https://sites.google.com/view/kulitsey1/</t>
         </is>
       </c>
       <c r="T232" s="4" t="inlineStr">
         <is>
-          <t>Директор Гупал Анатолій Вікторович</t>
+          <t>В.о. директора Синиченко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U232" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА ОЛІМПІЙСЬКОЇ ОСВІТИ ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №21 ПОПАСНЯНСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
+          <t>Школа олімпійської освіти Попаснянська гімназія №21 Попаснянської міської територіальної громади Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B233" s="5" t="n">
         <v>140663</v>
       </c>
       <c r="C233" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>ШКОЛА ОЛІМПІЙСЬКОЇ ОСВІТИ ПОПАСНЯНСЬКИЙ ЛІЦЕЙ №21</t>
+          <t>Школа олімпійської освіти Попаснянський ліцей № 21</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H233" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J233" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K233" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свободи, 7</t>
+          <t>вулиця Чехова, 7</t>
         </is>
       </c>
       <c r="L233" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M233" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N233" s="7"/>
       <c r="O233" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P233" s="4" t="inlineStr">
         <is>
           <t>(06474)20242</t>
         </is>
       </c>
       <c r="Q233" s="4"/>
       <c r="R233" s="4" t="inlineStr">
         <is>
           <t>school21popasnaya@ukr.net</t>
         </is>
       </c>
       <c r="S233" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/popasna-school21/</t>
         </is>
       </c>
       <c r="T233" s="4" t="inlineStr">
         <is>
-          <t>Директор Устенко Марина Георгіївна</t>
+          <t>В.о. директора Устенко Марина Георгіївна</t>
         </is>
       </c>
       <c r="U233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">