--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -509,51 +509,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., Голованівський р-н, м. Благовіщенське</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти та молоді Благовіщенської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05259)21783</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>ulianovkanvk2@email.ua</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Рубчинська Наталія Володимирівна</t>
+          <t>В.о. директора Смірнова Яна Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>