--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 69</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA35060030010020947</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., Новоукраїнський р-н, с. Глодоси</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, туризму, молоді та спорту виконавчого комітету Глодоської сільської ради Новоукраїнського району Кіровоградської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(068)8265492</t>
+          <t>(068)5339812</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>glodosuschool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>glodosy-zosh.kr.sch.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Плецька Валентина Миколаївна</t>
+          <t>Директор Блаженко Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>