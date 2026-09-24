--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,177 +319,177 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Смолінський ліцей №1 Смолінської селищної ради Кіровоградської області</t>
+          <t>Смолінська гімназія Смолінської селищної ради Кіровоградської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>134464</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Смолінський ліцей №1</t>
+          <t>Смолінська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3523155700</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Смоліне, Маловисківський район, Кіровоградська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Будівельників, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA35060230010026884</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., Новоукраїнський р-н, с-ще Смоліне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Смолінської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05258)32381</t>
+          <t>(050)0348882</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>smolino.shkola1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://smolinoshkola1.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Акстолевич Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Смолінський ліцей №2 Смолінської селищної ради Кіровоградської області</t>
+          <t>Смолінський академічний ліцей Смолінської селищної ради Новоукраїнського району Кіровоградської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>134475</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Смолінський ліцей №2</t>
+          <t>Смолінський академічний ліцей</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>3523155700</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська область</t>
@@ -501,51 +501,51 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Казакова, 42</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA35060230010026884</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., Новоукраїнський р-н, с-ще Смоліне</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Смолінської селищної ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(05258)32081</t>
+          <t>(068)7293016</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>smolinonvo@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://smolinonvo.e-schools.info/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Нечаєва Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>