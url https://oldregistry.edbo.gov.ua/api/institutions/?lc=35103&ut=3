--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -618,51 +618,51 @@
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., Олександрійський р-н, с-ще Олександрійське</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Олександрійської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(099)6573987</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>nvknomer12@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Богачова Ірина Вікторівна</t>
+          <t>Директор Бабак Тарас Степанович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -945,51 +945,51 @@
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., м. Олександрія</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Олександрійської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(099)4109298</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>aleks_school8@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Косяк Тетяна Анатоліївна</t>
+          <t>Директор Злочевський Андрій Миколайович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1163,51 +1163,51 @@
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., м. Олександрія</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Олександрійської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(050)1713106</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>ms.lobunska@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Лобунська Олена Анатоліївна</t>
+          <t>Директор Диченко Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">