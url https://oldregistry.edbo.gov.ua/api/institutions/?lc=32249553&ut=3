--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -367,88 +367,88 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3224955300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Борова, Фастівський район, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пушкіна, 68</t>
+          <t>вулиця Сергія Ярмоленка, 68</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32140150020027754</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Фастівський р-н, с-ще Борова</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04565)42179</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>borova_school@ukr.net</t>
+          <t>borova_himnaziya@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://school-borova2.webnode.com.ua</t>
+          <t>https://sites.google.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Григорук Наталія Василівна</t>
+          <t>Директор Григорук Наталія Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>300</v>
       </c>