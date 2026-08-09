--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -519,51 +519,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Сквирської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04568)51789</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>15skvira_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/skviranvk.org.ua/skviranvk/новини</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Вигівська Алла Дмитрівна</t>
+          <t>Директор Ніколаєнко Леся Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>270</v>
       </c>
@@ -634,51 +634,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Сквирської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(04568)51488, (04568)51536</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>13skvira_2zosh@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>https://skvyra2.licey.org.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Малиновська Валентина Степанівна</t>
+          <t>Директор Антонян Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>690</v>
       </c>
@@ -749,51 +749,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Сквирської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(04568)51749</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>14skvira_3zosh@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://skvira-school3.at.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Сич Василь Михайлович</t>
+          <t>Директор Скрипник Анастасія Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>510</v>
       </c>