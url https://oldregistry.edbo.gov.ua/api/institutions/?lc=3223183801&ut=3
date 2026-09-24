--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -367,92 +367,92 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3223183801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Жуківці, Обухівський район, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гагаріна, 5</t>
+          <t>вулиця Ярова, 5</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32120150040033368</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Обухівський р-н, с. Жуківці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління гуманітарного розвитку Української міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(045)723-03-33</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>(045)723-03-33</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Gukivtsivskazoh@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://zhukivtsi-school.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Кушнір Ельвіра Іванівна</t>
+          <t>Т.в.о. директора Метейко Ольга Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>110</v>
       </c>