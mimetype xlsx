--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -427,53 +427,51 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Феденко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Приватна організація (установа, заклад) "Приватний заклад освіти І ступеня "Школа Конча-Заспа""</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>150215</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>"Школа Конча - Заспа"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>