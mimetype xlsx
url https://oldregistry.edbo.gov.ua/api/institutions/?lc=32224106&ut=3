--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -527,51 +527,51 @@
           <t>Управління освіти Вишневої міської ради Бучанського району Київської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04598)5-28-30</t>
         </is>
       </c>
       <c r="Q3" s="4" t="inlineStr">
         <is>
           <t>(04598)5-28-30</t>
         </is>
       </c>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>vyshneve_znz_2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://vyshneve-school2.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Пашинська Тетяна Анатоліївна</t>
+          <t>Директор Москальчук Світлана Валеріївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>1320</v>
       </c>