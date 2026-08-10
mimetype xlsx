--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1570,177 +1570,177 @@
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "БОЯРСЬКИЙ ЛІЦЕЙ "МІЖНАРОДНИЙ ВИМІР"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ГІМНАЗІЯ «ЛЕДІ»</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>147443</v>
+        <v>141976</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ТОВ ЛІЦЕЙ "МІЖНАРОДНИЙ ВИМІР"</t>
+          <t>ТОВ «ГІМНАЗІЯ «ЛЕДІ»</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>3222410300</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Боярка, Києво-Святошинський район, Київська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
           <t>вулиця Молодіжна, 84</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA32140030010045925</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Фастівський р-н, м. Боярка</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Боярської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(099)3271371</t>
+          <t>(04598)40853</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>lyceumid@ukr.net</t>
+          <t>info@renaissance-di.org</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>http://lyceumid.com.ua</t>
+          <t>renaissance-di.org/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліванова Олена Миколаївна</t>
+          <t>Директор Дудковська Ірина Георгіївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ПРИВАТНИЙ ЛІЦЕЙ ДЛЯ ДІВЧАТ "ЛЕДІ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "БОЯРСЬКИЙ ЛІЦЕЙ "МІЖНАРОДНИЙ ВИМІР"</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>141976</v>
+        <v>147443</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Ліцей "Леді"</t>
+          <t>ТОВ ЛІЦЕЙ "МІЖНАРОДНИЙ ВИМІР"</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>3222410300</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
@@ -1752,67 +1752,67 @@
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
           <t>вулиця Молодіжна, 84</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA32140030010045925</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Фастівський р-н, м. Боярка</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Боярської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(04598)40853</t>
+          <t>(099)3271371</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>info@renaissance-di.org</t>
+          <t>lyceumid@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>renaissance-di.org/</t>
+          <t>http://lyceumid.com.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Дудковська Ірина Георгіївна</t>
+          <t>Директор Поліванова Олена Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">