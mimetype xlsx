--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -408,51 +408,51 @@
           <t>Управління освіти, культури, молоді та спорту Зазимської сільської ради Броварського району Київської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04594)24565</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>(04594)24291</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>litku@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://litky-zosh.kiev.sch.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Ільченко Борис Петрович</t>
+          <t>Директор Боровик Максим Володимирович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>440</v>
       </c>