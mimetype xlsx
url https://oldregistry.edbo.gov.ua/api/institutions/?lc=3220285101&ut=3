--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -332,86 +332,86 @@
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Недрянська гімназія Березанської міської ради Київської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>146621</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Недрянська гімназія</t>
+          <t>Недрянська гімназія Березанської міської ради</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3220285101</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Недра, Баришівський район, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 12а</t>
+          <t>вулиця Шевченка, 12А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32060030050094723</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Броварський р-н, с. Недра</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Березанської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(045)7635484</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">