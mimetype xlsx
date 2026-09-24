--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -434,620 +434,620 @@
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>930</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей №2 Обухівської міської ради Київської області</t>
+          <t>Академічний ліцей №3 Обухівської міської ради Київської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>142333</v>
+        <v>142626</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №2</t>
+          <t>Академічний ліцей №3</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>3211600000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Обухів, Київська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козацький Шлях, 1</t>
+          <t>вулиця Миру, 12</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA32120110010071582</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Обухів</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Обухівської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(04572)51121</t>
+          <t>(04572)65191</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>obuhovzosh2@ukr.net</t>
+          <t>obuhov3@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://school2obuchiv.ucoz.net</t>
+          <t>http://obukhiv-school3.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Шаповал Світлана Василівна</t>
+          <t>Директор Хоменко Надія Вікторівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>395</v>
+        <v>1905</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей №3 Обухівської міської ради Київської області</t>
+          <t>Академічний ліцей №5 Обухівської міської ради Київської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>142626</v>
+        <v>143395</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей №3</t>
+          <t>Академічний ліцей №5</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>3211600000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Обухів, Київська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 12</t>
+          <t>вулиця Лермонтова, 24</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA32120110010071582</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Обухів</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Обухівської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(04572)65191</t>
+          <t>(04572)65508</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>obuhov3@ukr.net</t>
+          <t>www.school5Obukhiv@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://obukhiv-school3.edukit.kiev.ua</t>
+          <t>obukhiv-school5.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Хоменко Надія Вікторівна</t>
+          <t>Директор Коновал Антоніна Іванівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>1905</v>
+        <v>1880</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей №4 Обухівської міської ради Київської області</t>
+          <t>Академічний ліцей імені Володимира Мельника Обухівської міської ради Київської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>142791</v>
+        <v>142357</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №4</t>
+          <t>Академічний ліцей ім. В. Мельника</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>3211600000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Обухів, Київська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця П.Осипенко, 26</t>
+          <t>вулиця 8-го Листопада, 42</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA32120110010071582</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Обухів</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Обухівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(04572)69171</t>
+          <t>(04572)53621</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>obukhiv.4.school@ukr.net</t>
+          <t>obukhivhs@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>www.obukhiv-school4.edukit.kiev.ua</t>
+          <t>obukhiv-gymnasium.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Марченко Вікторія Михайлівна</t>
+          <t>Директор Терещук Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>550</v>
+        <v>530</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей №5 Обухівської міської ради Київської області</t>
+          <t>Гімназія №2 Обухівської міської ради Київської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>143395</v>
+        <v>142333</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей №5</t>
+          <t>Гімназія №2</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>3211600000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Обухів, Київська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лермонтова, 24</t>
+          <t>вулиця Козацький Шлях, 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA32120110010071582</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Обухів</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Обухівської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(04572)65508</t>
+          <t>(04572)51121</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>www.school5Obukhiv@ukr.net</t>
+          <t>obuhovzosh2@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>obukhiv-school5.edukit.kiev.ua</t>
+          <t>http://school2obuchiv.ucoz.net</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Коновал Антоніна Іванівна</t>
+          <t>Директор Шаповал Світлана Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
-        <v>1880</v>
+        <v>395</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей імені Володимира Мельника Обухівської міської ради Київської області</t>
+          <t>Гімназія №4 Обухівської міської ради Київської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>142357</v>
+        <v>142791</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей ім. В. Мельника</t>
+          <t>Гімназія №4</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>3211600000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Обухів, Київська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця 8-го Листопада, 42</t>
+          <t>вулиця П.Осипенко, 26</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA32120110010071582</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Обухів</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Обухівської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(04572)53621</t>
+          <t>(04572)69171</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>obukhivhs@gmail.com</t>
+          <t>obukhiv.4.school@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>obukhiv-gymnasium.edukit.kiev.ua</t>
+          <t>www.obukhiv-school4.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Терещук Наталія Вікторівна</t>
+          <t>Директор Марченко Вікторія Михайлівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>