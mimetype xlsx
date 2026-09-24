--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -739,51 +739,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(04565)65275</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>fastivschool12@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>fastiv-school12.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Даниленко Людмила Миколаївна</t>
+          <t>Директор Мороз Галина Іванівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>225</v>
       </c>
@@ -854,51 +854,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(04565)54515</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>fastiv_school3@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://fastiv-school3.do.am</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваль Василь Олександрович</t>
+          <t>Директор Хамідова Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
         <v>650</v>
       </c>
@@ -1199,51 +1199,51 @@
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(04565)5-10-29</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>sf_11_1@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://fastiv-nvk-11.ucoz.net/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Котляр Вікторія Олегівна</t>
+          <t>Директор Усцова Альона Ігорівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
         <v>80</v>
       </c>
@@ -1544,51 +1544,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(04565)54223, (04565)54483</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>fastovsh1@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>fastiv-school1.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Давиденко Вячеслав Анатолійович</t>
+          <t>Т.в.о. директора Мельнічук Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5" t="n">
         <v>1205</v>
       </c>
@@ -1659,51 +1659,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(04565)61410</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>fastiv_school_4@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>www.fastiv4.itschool.com.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Фесенко Наталія Миколаївна</t>
+          <t>Т.в.о. директора Трухан Олена Леонідівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5" t="n">
         <v>573</v>
       </c>