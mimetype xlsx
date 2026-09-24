--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1207,51 +1207,51 @@
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Переяславської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(04567)5-14-13</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>phgim@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://gymnasium.pe.hu</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Захаренко Олена Григорівна</t>
+          <t>Директор Бутник Ігор Вікторович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
         <v>480</v>
       </c>