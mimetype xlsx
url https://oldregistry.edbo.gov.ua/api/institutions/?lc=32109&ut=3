--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$33</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -2258,1639 +2258,1748 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5" t="n">
         <v>255</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ЛІЦЕЙ "АЛЬТАВІСТА"</t>
+          <t>ПРИВАТНА УСТАНОВА "ПОЧАТКОВА ШКОЛА "АЛЬПА СКУЛ" М. ІРПІНЬ</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>176892</v>
+        <v>177009</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D19" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D19" s="4"/>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Попова Дем'яна, 26В, квартира 8</t>
+          <t>вулиця Стуса Василя, 25Д</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(073)5004088</t>
+          <t>(067)2030467</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>Altavistainua@gmail.com</t>
+          <t>alpaschoolua@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>altavista.in.ua</t>
+          <t>www.alpaschool.com</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Савицький Микола Миколайович</t>
+          <t>Директор Каленський Володимир Петрович</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ " ІРПІНСЬКИЙ ХРИСТИЯНСЬКИЙ ЛІЦЕЙ"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ЛІЦЕЙ "АЛЬТАВІСТА"</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>148488</v>
+        <v>176892</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "Ірпінський християнський ліцей"</t>
+          <t>ПЗЗСО "ЛІЦЕЙ "АЛЬТАВІСТА"</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сім'ї Шкарівських, 11</t>
+          <t>вулиця Попова Дем'яна, 26В, квартира 8</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(097)4774545</t>
+          <t>(073)5004088</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>irpincg@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S20" s="4"/>
+          <t>Altavistainua@gmail.com</t>
+        </is>
+      </c>
+      <c r="S20" s="4" t="inlineStr">
+        <is>
+          <t>altavista.in.ua</t>
+        </is>
+      </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Зінченко Інна Валеріївна</t>
+          <t>Директор Савицький Микола Миколайович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Ірпінська початкова школа "Кембрідж Фемілі"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ " ІРПІНСЬКИЙ ХРИСТИЯНСЬКИЙ ЛІЦЕЙ"</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>176618</v>
+        <v>148488</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>ПЗО "Кембрідж Фемілі"</t>
+          <t>ПЗО "Ірпінський християнський ліцей"</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Виговського, 1Ш</t>
+          <t>вулиця Сім'ї Шкарівських, 11</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(067)4818122</t>
+          <t>(097)4774545</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>cambridge__family@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>irpincg@gmail.com</t>
+        </is>
+      </c>
+      <c r="S21" s="4"/>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Бахмутова Людмила Миколаївна</t>
+          <t>Директор Зінченко Інна Валеріївна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5" t="n">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЗАГАЛЬНООСВІТНЯ ШКОЛА I - ОГО СТУПЕНЯ - ДОШКІЛЬНИЙ НАВЧАЛЬНИЙ ЗАКЛАД " "ХЕППІ ЛЕНД"</t>
+          <t>Приватний заклад освіти "Ірпінська початкова школа "Кембрідж Фемілі"</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>149926</v>
+        <v>176618</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>м.Ірпінь НВК "Хеппі Ленд"</t>
+          <t>ПЗО "Кембрідж Фемілі"</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Виговського, 1-Ш</t>
+          <t>вулиця Виговського, 1Ш</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(097)9904796</t>
+          <t>(067)4818122</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>olenahappyland@gmail.com</t>
+          <t>cambridge__family@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>www.happy-land.org</t>
+          <t>https://cambridge-family.business.site/</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Слободян Олена Василівна</t>
+          <t>Директор Бахмутова Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y22" s="5"/>
+      <c r="Y22" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІРПІНСЬКА ГІМНАЗІЯ «НОВА ОСВІТА»</t>
+          <t>ПРИВАТНИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЗАГАЛЬНООСВІТНЯ ШКОЛА I - ОГО СТУПЕНЯ - ДОШКІЛЬНИЙ НАВЧАЛЬНИЙ ЗАКЛАД " "ХЕППІ ЛЕНД"</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>148688</v>
+        <v>149926</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ІГ Нова освіта"</t>
+          <t>м.Ірпінь НВК "Хеппі Ленд"</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця В.Стуса, 62Г</t>
+          <t>вулиця Виговського, 1-Ш</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(097)0153043</t>
+          <t>(097)9904796</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>limpopo.irpen@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S23" s="4"/>
+          <t>olenahappyland@gmail.com</t>
+        </is>
+      </c>
+      <c r="S23" s="4" t="inlineStr">
+        <is>
+          <t>www.happy-land.org</t>
+        </is>
+      </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Скиба Ірина Віталіївна</t>
+          <t>Директор Слободян Олена Василівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІРПІНСЬКИЙ ЛІЦЕЙ «АСТОР»</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІРПІНСЬКА ГІМНАЗІЯ «НОВА ОСВІТА»</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>176454</v>
+        <v>148688</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "АСТОР"</t>
+          <t>ТОВ "ІГ Нова освіта"</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборна, 143</t>
+          <t>вулиця В.Стуса, 62Г</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(045)9763363</t>
+          <t>(097)0153043</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>irpin@astor.school</t>
-[...6 lines deleted...]
-      </c>
+          <t>limpopo.irpen@gmail.com</t>
+        </is>
+      </c>
+      <c r="S24" s="4"/>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Сіднєва Марина Петрівна</t>
+          <t>Директор Скиба Ірина Віталіївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5" t="n">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ПРИВАТНА ПОЧАТКОВА ШКОЛА "МАЛИНА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІРПІНСЬКИЙ ЛІЦЕЙ «АСТОР»</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>150430</v>
+        <v>176454</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЗЗСО "Приватна початкова школа "Малина"</t>
+          <t>ТОВ "АСТОР"</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 66-Б</t>
+          <t>вулиця Соборна, 143</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(097)9463056</t>
+          <t>(045)9763363</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>malina.primary@gmail.com</t>
+          <t>irpin@astor.school</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>https://malina-club.com.ua/ua/</t>
+          <t>https://astor.school/</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Ільницька Галина Йосифівна</t>
+          <t>Директор Сіднєва Марина Петрівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІРПІНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ-ЛІЦЕЙ "АЛЬПА СКУЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ПРИВАТНА ПОЧАТКОВА ШКОЛА "МАЛИНА"</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>176546</v>
+        <v>150430</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ІРПІНСЬКИЙ ЗЗСО - ЛІЦЕЙ "АЛЬПА СКУЛ"</t>
+          <t>ТОВ "ЗЗСО "Приватна початкова школа "Малина"</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця В.Стуса, 25д</t>
+          <t>вулиця Київська, 66-Б</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(067)203-04-67</t>
+          <t>(097)9463056</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>alpaschoolua@gmail.com</t>
+          <t>malina.primary@gmail.com</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>alpaschool.com</t>
+          <t>https://malina-club.com.ua/ua/</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Каленський Володимир Петрович</t>
+          <t>Директор Ільницька Галина Йосифівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІРПІНСЬКИЙ ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ - ЛІЦЕЙ ГАЛІЛЕО"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІРПІНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ-ЛІЦЕЙ "АЛЬПА СКУЛ"</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>176455</v>
+        <v>176546</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ІРПІНСЬКИЙ ПЗЗСО - ЛІЦЕЙ ГАЛІЛЕО"</t>
+          <t>ТОВ "ІРПІНСЬКИЙ ЗЗСО - ЛІЦЕЙ "АЛЬПА СКУЛ"</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця О.Теліги, 2Д</t>
+          <t>вулиця В.Стуса, 25д</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(000)0000000</t>
+          <t>(067)203-04-67</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>lyceumgalileo@gmail.com</t>
+          <t>alpaschoolua@gmail.com</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>https://galileoschool.org/</t>
+          <t>alpaschool.com</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Соколова Олеся Олександрівна</t>
+          <t>Директор Каленський Володимир Петрович</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5" t="n">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КОЦЮБИНСЬКА ПРИВАТНА ГІМНАЗІЯ "АТЛАНТ ВАН СКУЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІРПІНСЬКИЙ ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ - ЛІЦЕЙ ГАЛІЛЕО"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>176539</v>
+        <v>176455</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "КПГ "Атлант Ван Скул"</t>
+          <t>ТОВ "ІРПІНСЬКИЙ ПЗЗСО - ЛІЦЕЙ ГАЛІЛЕО"</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Доківська, 14-А</t>
+          <t>вулиця О.Теліги, 2Д</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, молоді, спорту та туризму Коцюбинської селищної ради Київської області</t>
+          <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(093)3650951</t>
+          <t>(000)0000000</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>school.bilchenya@gmail.com</t>
+          <t>lyceumgalileo@gmail.com</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>https://atlantone.school/</t>
+          <t>https://galileoschool.org/</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Богданова Наталя Іллівна</t>
+          <t>Директор Соколова Олеся Олександрівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y28" s="5"/>
+      <c r="Y28" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ГРУПІУС"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КОЦЮБИНСЬКА ПРИВАТНА ГІМНАЗІЯ "АТЛАНТ ВАН СКУЛ"</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>176665</v>
+        <v>176539</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ГРУПІУС"</t>
+          <t>ТОВ "КПГ "Атлант Ван Скул"</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Університетська, 2/1, оф.56/1</t>
+          <t>вулиця Доківська, 14-А</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
+          <t>Управління освіти, культури, молоді, спорту та туризму Коцюбинської селищної ради Київської області</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(063)3040655</t>
+          <t>(093)3650951</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>info@grupius.com</t>
+          <t>school.bilchenya@gmail.com</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>http://www.poclick-school.grupius.com/</t>
+          <t>https://atlantone.school/</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Гуральчук Гліб Ярославович</t>
+          <t>Директор Богданова Наталя Іллівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ІРПІНСЬКИЙ ЛІЦЕЙ "СТАДІ ЮЕЙ ІНТЕРНЕШНЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ГРУПІУС"</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>176560</v>
+        <v>176665</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>ТОВ «ПРИВАТНИЙ ІРПІНСЬКИЙ ЛІЦЕЙ «СТАДІ ЮЕЙ ІНТЕРНЕШНЛ»</t>
+          <t>ТОВ "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "ГРУПІУС"</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
           <t>3210900000</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>вулиця 11 лінія, 2</t>
+          <t>вулиця Університетська, 2/1, оф.56/1</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(067)8926625</t>
+          <t>(063)3040655</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>ibs.lyceum.irpin@gmail.com</t>
+          <t>info@grupius.com</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>https://ibs.study.ua/</t>
+          <t>http://www.poclick-school.grupius.com/</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Олексієнко Лариса Петрівна</t>
+          <t>Директор Гуральчук Гліб Ярославович</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>Коцюбинський ліцей №1 Коцюбинської селищної ради Бучанського району Київської області</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ІРПІНСЬКИЙ ЛІЦЕЙ "СТАДІ ЮЕЙ ІНТЕРНЕШНЛ"</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>149022</v>
+        <v>176560</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Коцюбинський ліцей №1</t>
+          <t>ТОВ «ПРИВАТНИЙ ІРПІНСЬКИЙ ЛІЦЕЙ «СТАДІ ЮЕЙ ІНТЕРНЕШНЛ»</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
-          <t>3210946200</t>
+          <t>3210900000</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
-          <t>смт Коцюбинське, Ірпінь, Київська область</t>
+          <t>Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пономарьова, 6/4</t>
+          <t>вулиця 11 лінія, 2</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
-          <t>UA32080170010013153</t>
+          <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
-          <t>Київська обл., Бучанський р-н, с-ще Коцюбинське</t>
+          <t>Київська обл., м. Ірпінь</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, молоді, спорту та туризму Коцюбинської селищної ради Київської області</t>
+          <t>Управління освіти і науки Ірпінської міської ради Київської області</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(04597)72-968</t>
+          <t>(067)8926625</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>zzso.ktg@gmail.com</t>
+          <t>ibs.lyceum.irpin@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>irpin-school18.com</t>
+          <t>https://ibs.study.ua/</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Дмитро Анатолійович</t>
+          <t>Директор Олексієнко Лариса Петрівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y31" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>Коцюбинський ліцей №2 Коцюбинської селищної ради Бучанського району Київської області</t>
+          <t>Коцюбинський ліцей №1 Коцюбинської селищної ради Бучанського району Київської області</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>149023</v>
+        <v>149022</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Коцюбинський ліцей №2</t>
+          <t>Коцюбинський ліцей №1</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
           <t>3210946200</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>смт Коцюбинське, Ірпінь, Київська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бакала, 1</t>
+          <t>вулиця Пономарьова, 6/4</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA32080170010013153</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Бучанський р-н, с-ще Коцюбинське</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, молоді, спорту та туризму Коцюбинської селищної ради Київської області</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(04597)72-2-33</t>
+          <t>(04597)72-968</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
+          <t>zzso.ktg@gmail.com</t>
+        </is>
+      </c>
+      <c r="S32" s="4" t="inlineStr">
+        <is>
+          <t>irpin-school18.com</t>
+        </is>
+      </c>
+      <c r="T32" s="4" t="inlineStr">
+        <is>
+          <t>Директор Шевченко Дмитро Анатолійович</t>
+        </is>
+      </c>
+      <c r="U32" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V32" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W32" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X32" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y32" s="5" t="n">
+        <v>1680</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>Коцюбинський ліцей №2 Коцюбинської селищної ради Бучанського району Київської області</t>
+        </is>
+      </c>
+      <c r="B33" s="5" t="n">
+        <v>149023</v>
+      </c>
+      <c r="C33" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>Коцюбинський ліцей №2</t>
+        </is>
+      </c>
+      <c r="E33" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>ліцей</t>
+        </is>
+      </c>
+      <c r="G33" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H33" s="6" t="inlineStr">
+        <is>
+          <t>3210946200</t>
+        </is>
+      </c>
+      <c r="I33" s="4" t="inlineStr">
+        <is>
+          <t>Київська область</t>
+        </is>
+      </c>
+      <c r="J33" s="4" t="inlineStr">
+        <is>
+          <t>смт Коцюбинське, Ірпінь, Київська область</t>
+        </is>
+      </c>
+      <c r="K33" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Бакала, 1</t>
+        </is>
+      </c>
+      <c r="L33" s="6" t="inlineStr">
+        <is>
+          <t>UA32080170010013153</t>
+        </is>
+      </c>
+      <c r="M33" s="4" t="inlineStr">
+        <is>
+          <t>Київська обл., Бучанський р-н, с-ще Коцюбинське</t>
+        </is>
+      </c>
+      <c r="N33" s="7"/>
+      <c r="O33" s="4" t="inlineStr">
+        <is>
+          <t>Управління освіти, культури, молоді, спорту та туризму Коцюбинської селищної ради Київської області</t>
+        </is>
+      </c>
+      <c r="P33" s="4" t="inlineStr">
+        <is>
+          <t>(04597)72-2-33</t>
+        </is>
+      </c>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4" t="inlineStr">
+        <is>
           <t>nvkkgl.ktg@gmail.com</t>
         </is>
       </c>
-      <c r="S32" s="4" t="inlineStr">
+      <c r="S33" s="4" t="inlineStr">
         <is>
           <t>kotsiubynske-lyceum.edukit.kiev.ua</t>
         </is>
       </c>
-      <c r="T32" s="4" t="inlineStr">
+      <c r="T33" s="4" t="inlineStr">
         <is>
           <t>Директор Горовий Олег Володимирович</t>
         </is>
       </c>
-      <c r="U32" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y32" s="5" t="n">
+      <c r="U33" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V33" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W33" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X33" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y33" s="5" t="n">
         <v>470</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y32"/>
+  <autoFilter ref="A1:Y33"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>