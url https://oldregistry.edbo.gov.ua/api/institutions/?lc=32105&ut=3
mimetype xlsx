--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,505 +319,505 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський академічний ліцей імені Анатолія Федорчука Бориспільської міської ради Київської області</t>
+          <t>Бориспільська гімназія імені Павла Чубинського Бориспільської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>150511</v>
+        <v>144292</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський академічний ліцей імені Анатолія Федорчука</t>
+          <t>Бориспільська гімназія імені Павла Чубинського</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3210500000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Бориспіль, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Білодідівка, 30</t>
+          <t>вулиця Головатого, 32-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32040010010093209</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Бориспіль</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Бориспільської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(04595)45251</t>
+          <t>(04595)62090, (04595)63351</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>bor_akadem@ukr.net</t>
+          <t>chubynsky_himnaziia@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://bal.pp.ua/school/</t>
+          <t>https://www.borlyceum.school.social/start/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Пономарьова Оксана Миколаївна</t>
+          <t>Директор Майборода Олена Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
-        <v>2475</v>
+        <v>660</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський ліцей "Альта" Бориспільської міської ради Київської області</t>
+          <t>Бориспільський академічний ліцей імені Анатолія Федорчука Бориспільської міської ради Київської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>144257</v>
+        <v>150511</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський ліцей "Альта"</t>
+          <t>Бориспільський академічний ліцей імені Анатолія Федорчука</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>3210500000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Бориспіль, Київська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Калмикова, 7</t>
+          <t>вулиця Білодідівка, 30</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA32040010010093209</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Бориспіль</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Бориспільської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(04595)7-21-94, (04595)7-21-03, (04595)7-17-18</t>
+          <t>(04595)45251</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>seoma07@ukr.net</t>
+          <t>bor_akadem@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://schooll7.mozello.com/nachalo-1/</t>
+          <t>http://bal.pp.ua/school/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Андріянова Олена Миколаївна</t>
+          <t>Директор Пономарьова Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>630</v>
+        <v>2475</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський ліцей імені Костянтина Могилка Бориспільської міської ради Київської області</t>
+          <t>Бориспільський ліцей "Альта" Бориспільської міської ради Київської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>144374</v>
+        <v>144257</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський ліцей імені Костянтина Могилка</t>
+          <t>Бориспільський ліцей "Альта"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>3210500000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Бориспіль, Київська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Момота, 16а</t>
+          <t>вулиця Михайла Калмикова, 7</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA32040010010093209</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Бориспіль</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Бориспільської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(04595)62591, (04595)96226</t>
+          <t>(04595)7-21-94, (04595)7-21-03, (04595)7-17-18</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>lingvistik.school@gmail.com</t>
+          <t>seoma07@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://lingvaschool.kiev.edukit.ua</t>
+          <t>https://schooll7.mozello.com/nachalo-1/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Залевська Наталія Миколаївна</t>
+          <t>Директор Андріянова Олена Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>1170</v>
+        <v>630</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський ліцей імені Павла Чубинського Бориспільської міської ради Київської області</t>
+          <t>Бориспільський ліцей імені Костянтина Могилка Бориспільської міської ради Київської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>144292</v>
+        <v>144374</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Бориспільський ліцей імені Павла Чубинського</t>
+          <t>Бориспільський ліцей імені Костянтина Могилка</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>3210500000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Бориспіль, Київська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Головатого, 32-А</t>
+          <t>вулиця Володимира Момота, 16а</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA32040010010093209</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Бориспіль</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Бориспільської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(04595)62090, (04595)63351</t>
+          <t>(04595)62591, (04595)96226</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>lyceumdo@ukr.net</t>
+          <t>lingvistik.school@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://borlyceum.editorx.io/borl</t>
+          <t>http://lingvaschool.kiev.edukit.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Майборода Олена Олександрівна</t>
+          <t>Директор Залевська Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>750</v>
+        <v>1170</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Бориспільський ліцей імені Юрія Головатого Бориспільської міської ради Київської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>144207</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Бориспільський ліцей імені Юрія Головатого</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>