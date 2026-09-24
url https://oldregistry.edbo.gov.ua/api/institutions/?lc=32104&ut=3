--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -543,51 +543,51 @@
         <is>
           <t>В.о. директора Івасенко Тетяна В`ячеславівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>580</v>
+        <v>630</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Березанський ліцей №3 Березанської міської ради Київської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>144141</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Березанський ліцей №3 Березанської міської ради</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
@@ -658,51 +658,51 @@
         <is>
           <t>Директор Дегтярьова Любов Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>852</v>
+        <v>972</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Березанський ліцей №4 Березанської міської ради Київської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>144144</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Березанський ліцей №4 Березанської міської ради</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
@@ -712,51 +712,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>3210400000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Березань, Київська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Дородніцина, 8</t>
+          <t>вулиця Дородніцина Академіка, 8</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA32060030010087257</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Березань</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Березанської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(045)7664297</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">