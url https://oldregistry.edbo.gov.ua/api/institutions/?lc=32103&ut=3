--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2239,51 +2239,51 @@
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Біла Церква</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Білоцерківської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(04563)51038</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>bila.school18@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://surl.li/dglcn</t>
+          <t>https://vector.i18.pp.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Мартинюк Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>