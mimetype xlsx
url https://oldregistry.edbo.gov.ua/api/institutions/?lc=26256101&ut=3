--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -620,51 +620,51 @@
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Івано-Франківський р-н, м. Тлумач</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молодіжної політики та спорту Тлумацької міської ради Івано - Франківського району Івано - Франківської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(098)0145186</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>gymnasiumtlumach@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Ціник Наталія Володимирівна</t>
+          <t>Директор Ціник Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>760</v>
       </c>