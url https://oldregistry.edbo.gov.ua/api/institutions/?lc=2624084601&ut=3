--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 77-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26120070120031371</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Надвірнянський р-н, с. Парище</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Надвірнянської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(098)7643745</t>
+          <t>(067)3436951</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>parischeZOSH@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://parischezosh77a.blogspot.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Чіх Іван Миколайович</t>
+          <t>Директор Чіх Іван Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>