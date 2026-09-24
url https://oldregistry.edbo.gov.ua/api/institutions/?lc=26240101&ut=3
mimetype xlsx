--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -771,64 +771,64 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Надвірнянський ліцей "Престиж" Надвірнянської міської ради Івано-Франківської області</t>
+          <t>Надвірнянський науковий ліцей "Престиж" Надвірнянської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>140073</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Надвірнянський ліцей "Престиж"</t>
+          <t>Надвірнянський науковий ліцей "Престиж"</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>2624010100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>