--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Підкородистий, 676</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26100010130039840</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Косівський р-н, с. Шепіт</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Косівської міської ради Косівського району Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(096)8437849</t>
+          <t>(098)6286528</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>shepit.zosh@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Петращук Василь Іванович</t>
+          <t>Директор Дюк Олександра Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>200</v>
       </c>