--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -367,51 +367,51 @@
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2623685801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Смодна, Косівський район, Івано-Франківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця -, -</t>
+          <t>вулиця Савчука К., 24-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26100010080012550</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Косівський р-н, с. Смодна</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Косівської міської ради Косівського району Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03478)49439</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">