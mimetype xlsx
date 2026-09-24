--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -365,51 +365,55 @@
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2623684801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Річка, Косівський район, Івано-Франківська область</t>
         </is>
       </c>
-      <c r="K2" s="4"/>
+      <c r="K2" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Село ІІ, 4</t>
+        </is>
+      </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26100010070014499</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Косівський р-н, с. Річка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Косівської міської ради Косівського району Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(068)6397816</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>richka.school@gmail.com</t>