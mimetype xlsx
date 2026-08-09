--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Франка, 54</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26100090010053589</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Косівський р-н, с-ще Яблунів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Яблунівської селищної ради Косівського району Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(063)4592357</t>
+          <t>(067)3425094</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>yablunivschool@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.yablunivschool.org.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Клим'юк Михайло Миколайович</t>
+          <t>Директор Галяк Валерій Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>