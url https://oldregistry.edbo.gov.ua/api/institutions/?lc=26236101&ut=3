--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -747,51 +747,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Косівської міської ради Косівського району Івано-Франківської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(03478)2-48-84</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>kosiv.sig@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://kosiv-lyceum.edukit.if.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Барчук Віктор Петрович</t>
+          <t>Директор Андріюк Василь Петрович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>318</v>
       </c>