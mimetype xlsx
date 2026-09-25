--- v0 (2026-06-14)
+++ v1 (2026-09-25)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Старогвіздецька гімназія Гвіздецької селищної ради</t>
+          <t>Старогвіздецька гімназія філія Гвіздецького ліцею Гвіздецької селищної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>134667</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Старогвіздецька гімназія</t>
+          <t>Старогвіздецька гімназія філія Гвіздецького ліцею</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2623286701</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Коломийський р-н, с. Старий Гвіздець</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Гвіздецька селищна рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03433)68546</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>strgvizdec_shool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Малярчук Наталія Михайлівна</t>
+          <t>Завідувач філією Малярчук Наталія Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>