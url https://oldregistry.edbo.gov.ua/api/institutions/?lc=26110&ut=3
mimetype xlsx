--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -632,51 +632,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, спорту та молодіжної політики виконавчого комітету Яремчанської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(03434)39294, (03434)39234</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>miculschool@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://miculschool.at.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Венгриняк Ярослав Володимирович</t>
+          <t>Директор Попович Тарас Петрович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">