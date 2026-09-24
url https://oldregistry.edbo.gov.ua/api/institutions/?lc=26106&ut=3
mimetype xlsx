--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1550,258 +1550,258 @@
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Коломийський ліцей №9 Коломийської міської ради Івано-Франківської області</t>
+          <t>Коломийський ліцей "Коломийська гімназія імені Михайла Грушевського" Коломийської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>150263</v>
+        <v>150315</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Коломийський ліцей №9</t>
+          <t>Коломийський ліцей "Коломийська гімназія імені Михайла Грушевського"</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>2610600000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Коломия, Івано-Франківська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Драгоманова М., 1</t>
+          <t>вулиця Івана Франка, 19</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA26080070010075786</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., м. Коломия</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та культури Коломийської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(03433)23648</t>
-[...2 lines deleted...]
-      <c r="Q13" s="4"/>
+          <t>(03433)20979</t>
+        </is>
+      </c>
+      <c r="Q13" s="4" t="inlineStr">
+        <is>
+          <t>(03433)20979</t>
+        </is>
+      </c>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>pmlitsey2010@gmail.com</t>
+          <t>adminkolgym@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>pml.if.ua</t>
+          <t>http://kolgym.if.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Пасічна Ганна Миколаївна</t>
+          <t>Директор Гриджук Вікторія Дмитрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Коломийський ліцей "Коломийська гімназія імені Михайла Грушевського" Коломийської міської ради Івано-Франківської області</t>
+          <t>Коломийський науковий ліцей №9 Коломийської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>150315</v>
+        <v>150263</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Коломийський ліцей "Коломийська гімназія імені Михайла Грушевського"</t>
+          <t>Коломийський науковий ліцей №9</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>2610600000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Коломия, Івано-Франківська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Франка, 19</t>
+          <t>вулиця Драгоманова М., 1</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA26080070010075786</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., м. Коломия</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та культури Коломийської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(03433)20979</t>
-[...6 lines deleted...]
-      </c>
+          <t>(03433)23648</t>
+        </is>
+      </c>
+      <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>adminkolgym@gmail.com</t>
+          <t>pmlitsey2010@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://kolgym.if.ua/</t>
+          <t>pml.if.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткачук Володимир Михайлович</t>
+          <t>Директор Пасічна Ганна Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">