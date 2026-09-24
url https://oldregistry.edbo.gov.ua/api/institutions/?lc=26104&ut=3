--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -852,51 +852,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Калуської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(03472)6-61-93</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>licej1kalush@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://kalush-school1.if.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Засядьвовк Ольга Василівна</t>
+          <t>Директор Рапава Леся Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
@@ -1078,51 +1078,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Калуської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(03472)62922</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>kalush.liceum2@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://electronicsengineer.wix.com/kalushschool2</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Овсеєнко Наталія Федорівна</t>
+          <t>Директор Мармуш Анастасія Олександрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1304,51 +1304,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Калуської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(03472)23137</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>lyceumkalush4@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>kalush4school.wixsite.com/start</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Когут Лідія Олексіївна</t>
+          <t>Директор Парцей Наталія Степанівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">