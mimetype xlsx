--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., м. Болехів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Болехівської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03437)34562</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>shkola1bol@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Романюк Андрій Григорович</t>
+          <t>В.о. директора Залеська Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -509,51 +509,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., м. Болехів</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Болехівської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03437)35152, (03437)35352</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>bol_school_2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Фрищин Тетяна Тарасівна</t>
+          <t>Директор Романюк Андрій Григорович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">