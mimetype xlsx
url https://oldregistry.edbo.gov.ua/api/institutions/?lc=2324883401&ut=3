--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -375,51 +375,51 @@
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2324883401</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Мануйлівка, Приморський район, Запорізька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Гагаріна, 31</t>
         </is>
       </c>
       <c r="L2" s="6"/>
       <c r="M2" s="4"/>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06137)63674</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>manoilovka@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://manoilovka.ucoz.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Гаджилова Наталія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>