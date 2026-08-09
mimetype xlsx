--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -375,51 +375,51 @@
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2324880401</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Вячеславка, Приморський район, Запорізька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 62</t>
         </is>
       </c>
       <c r="L2" s="6"/>
       <c r="M2" s="4"/>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(066)0334410</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Vyacheslavka9@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://vyacheslavka9.wix.com/version2</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Попов Олексій Дмитрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>