--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Приморськ, Приморський район, Запорізька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 110</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA23020130010076068</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., Бердянський р-н, м. Приморськ</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06137)74219</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>gymnasium3prim@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://primschool3.ucoz.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Черкез Наталія Павлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>