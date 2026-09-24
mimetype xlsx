--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Омельницька філія імені академіка Миколи Антоновича Доллежаля комунальний заклад "Навчально-виховний комплекс "Основа" Преображенська сільська ради Оріхівський район Запорізька область</t>
+          <t>Омельницька філія імені академіка Миколи Антоновича Доллежаля Преображенської гімназії "Основа" Преображенської сільської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>149580</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Омельницька філія ім. акад. М.А. Доллежаля КЗ "НВК "Основа"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., Пологівський р-н, с. Омельник</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0614)148219</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>omeln_school@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t> Дяченко Світлана Михайлівна</t>
+          <t> Мельник Любов Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>