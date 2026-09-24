--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -394,61 +394,61 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA23060330220059786</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., Запорізький р-н, с. Новопетрівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Широківська сільська рада Запорізького району Запорізької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(061)287-69-53</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>novopetrivka119@gmail.com</t>
+          <t>n-petr@zp81.ukr.education</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/novopetrivskagimnaziya</t>
+          <t>https://surli.cc/tqktgg</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Бондаренко Олена Анатоліївна</t>
+          <t>Завідувач філією Журавель Наталя Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>